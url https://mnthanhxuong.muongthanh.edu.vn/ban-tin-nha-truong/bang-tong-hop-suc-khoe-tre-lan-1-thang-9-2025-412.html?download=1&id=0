--- v0 (2026-01-13)
+++ v1 (2026-04-12)
@@ -7,75 +7,78 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\2025-2026\Cân đo\Biểu tổng hợp 2025-2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CB64569-AF19-4B34-A0F8-D5DF998FDF3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A500A5DF-FF85-4169-9D70-0D65B08E9276}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="StartUp" sheetId="4" state="veryHidden" r:id="rId1"/>
     <sheet name="tháng 9" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="M24" i="1" l="1"/>
+  <c r="M17" i="1"/>
+  <c r="M10" i="1"/>
   <c r="M49" i="1" l="1"/>
   <c r="M48" i="1"/>
   <c r="E15" i="1" l="1"/>
   <c r="I14" i="1"/>
   <c r="E14" i="1"/>
   <c r="M16" i="1"/>
   <c r="C23" i="1"/>
   <c r="C30" i="1"/>
   <c r="E28" i="1"/>
   <c r="C16" i="1"/>
   <c r="C45" i="1" s="1"/>
   <c r="I26" i="1"/>
   <c r="E26" i="1"/>
   <c r="E5" i="1"/>
   <c r="I5" i="1"/>
   <c r="E6" i="1"/>
   <c r="I6" i="1"/>
   <c r="E7" i="1"/>
   <c r="I7" i="1"/>
   <c r="E8" i="1"/>
   <c r="I8" i="1"/>
   <c r="J9" i="1"/>
   <c r="J44" i="1" s="1"/>
   <c r="E11" i="1"/>
   <c r="I11" i="1"/>
@@ -140,51 +143,51 @@
   <c r="I24" i="1"/>
   <c r="I31" i="1"/>
   <c r="E47" i="1"/>
   <c r="E24" i="1"/>
   <c r="E44" i="1"/>
   <c r="C9" i="1"/>
   <c r="E17" i="1"/>
   <c r="I48" i="1"/>
   <c r="E48" i="1" l="1"/>
   <c r="I10" i="1"/>
   <c r="L10" i="1"/>
   <c r="C44" i="1"/>
   <c r="C48" i="1" s="1"/>
   <c r="J49" i="1" s="1"/>
   <c r="J10" i="1"/>
   <c r="E10" i="1"/>
   <c r="L49" i="1" l="1"/>
   <c r="H49" i="1"/>
   <c r="F49" i="1"/>
   <c r="I49" i="1"/>
   <c r="E49" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="50">
   <si>
     <t>Stt</t>
   </si>
   <si>
     <t>Tên Lớp</t>
   </si>
   <si>
     <t>Tổng số 
 HS</t>
   </si>
   <si>
     <t>Độ tuổi</t>
   </si>
   <si>
     <t>Cân nặng</t>
   </si>
   <si>
     <t>Béo phì
  (Thừa cân)</t>
   </si>
   <si>
     <t>Chiều cao</t>
   </si>
   <si>
     <t>BMI
@@ -295,54 +298,50 @@
     <t>GC17</t>
   </si>
   <si>
     <t>Nhà trẻ Pú Tửu</t>
   </si>
   <si>
     <t>MGG Đ2</t>
   </si>
   <si>
     <t xml:space="preserve">                                       Tỷ lệ %</t>
   </si>
   <si>
     <t>Nhà trẻ A</t>
   </si>
   <si>
     <t>Nhà trẻ B</t>
   </si>
   <si>
     <t>SDD thể gầy còm</t>
   </si>
   <si>
     <t>BẢNG TỔNG HỢP SỨC KHỎE - THÁNG 09/2025</t>
   </si>
   <si>
     <t>BẢNG TỔNG HỢP SỨC KHỎE - THÁNG 9/2025</t>
-  </si>
-[...2 lines deleted...]
- theo chiều dài/ chiều cao</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1034,167 +1033,167 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="26" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...12 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Comma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Excel Built-in Normal" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 6 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 7" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 8" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Style 1" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1491,170 +1490,170 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AB54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="S48" sqref="S48"/>
+    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="P47" sqref="P47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="8.140625" customWidth="1"/>
     <col min="6" max="6" width="7.140625" customWidth="1"/>
     <col min="7" max="7" width="7.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.5703125" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" customWidth="1"/>
     <col min="11" max="11" width="7.140625" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
     <col min="14" max="14" width="6" customWidth="1"/>
     <col min="15" max="15" width="10" customWidth="1"/>
     <col min="19" max="19" width="8.28515625" customWidth="1"/>
     <col min="20" max="20" width="8.140625" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" customWidth="1"/>
     <col min="22" max="22" width="8.140625" customWidth="1"/>
     <col min="24" max="24" width="8.42578125" customWidth="1"/>
     <col min="25" max="25" width="7.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="93" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="94"/>
-[...8 lines deleted...]
-      <c r="K1" s="94"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:25" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="95"/>
-[...9 lines deleted...]
-      <c r="K2" s="95"/>
+      <c r="A2" s="96"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="77" t="s">
+      <c r="A3" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="98" t="s">
+      <c r="C3" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="77" t="s">
+      <c r="D3" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="79" t="s">
+      <c r="E3" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="80"/>
-[...1 lines deleted...]
-      <c r="H3" s="102" t="s">
+      <c r="F3" s="89"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="79" t="s">
+      <c r="I3" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="J3" s="80"/>
-[...1 lines deleted...]
-      <c r="L3" s="106" t="s">
+      <c r="J3" s="89"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="M3" s="104" t="s">
+      <c r="M3" s="84" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="78"/>
-[...2 lines deleted...]
-      <c r="D4" s="78"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="92"/>
       <c r="E4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="103"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="107"/>
-      <c r="M4" s="105"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="85"/>
     </row>
     <row r="5" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="7">
         <v>36</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="7">
         <f>C5-F5</f>
         <v>33</v>
       </c>
       <c r="F5" s="7">
         <v>3</v>
       </c>
       <c r="G5" s="7">
         <v>0</v>
       </c>
       <c r="H5" s="7"/>
@@ -1777,54 +1776,54 @@
       <c r="F8" s="10">
         <v>2</v>
       </c>
       <c r="G8" s="10">
         <v>0</v>
       </c>
       <c r="H8" s="10"/>
       <c r="I8" s="10">
         <f>C8-J8</f>
         <v>14</v>
       </c>
       <c r="J8" s="10">
         <v>0</v>
       </c>
       <c r="K8" s="10">
         <v>0</v>
       </c>
       <c r="L8" s="67">
         <v>0</v>
       </c>
       <c r="M8" s="10">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="100" t="s">
+      <c r="A9" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="101"/>
+      <c r="B9" s="100"/>
       <c r="C9" s="24">
         <f>SUM(C5:C8)</f>
         <v>119</v>
       </c>
       <c r="D9" s="24"/>
       <c r="E9" s="24">
         <f>SUM(E5:E8)</f>
         <v>108</v>
       </c>
       <c r="F9" s="24">
         <f>SUM(F5:F8)</f>
         <v>11</v>
       </c>
       <c r="G9" s="24">
         <v>0</v>
       </c>
       <c r="H9" s="24"/>
       <c r="I9" s="24">
         <f>SUM(I5:I8)</f>
         <v>113</v>
       </c>
       <c r="J9" s="24">
         <f>SUM(J5:J8)</f>
         <v>6</v>
       </c>
@@ -1845,196 +1844,199 @@
       <c r="B10" s="54"/>
       <c r="C10" s="54"/>
       <c r="D10" s="55"/>
       <c r="E10" s="47">
         <f>E9/C9*100</f>
         <v>90.756302521008408</v>
       </c>
       <c r="F10" s="28">
         <v>11.3</v>
       </c>
       <c r="G10" s="48"/>
       <c r="H10" s="47"/>
       <c r="I10" s="49">
         <f>I9/C9*100</f>
         <v>94.9579831932773</v>
       </c>
       <c r="J10" s="50">
         <f>J9/C9*100</f>
         <v>5.0420168067226889</v>
       </c>
       <c r="K10" s="50"/>
       <c r="L10" s="29">
         <f>L9/C9*100</f>
         <v>0</v>
       </c>
-      <c r="M10" s="50"/>
+      <c r="M10" s="50">
+        <f>M9/C9*100</f>
+        <v>0.84033613445378152</v>
+      </c>
     </row>
     <row r="11" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="16">
         <v>5</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="11">
         <v>25</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="7">
         <f>C11-F11</f>
         <v>23</v>
       </c>
       <c r="F11" s="7">
         <v>2</v>
       </c>
       <c r="G11" s="7">
         <v>0</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="7">
         <f>C11-J11</f>
         <v>24</v>
       </c>
       <c r="J11" s="7">
         <v>1</v>
       </c>
       <c r="K11" s="7">
         <v>0</v>
       </c>
       <c r="L11" s="65">
         <v>0</v>
       </c>
       <c r="M11" s="20">
         <v>0</v>
       </c>
-      <c r="N11" s="87"/>
-[...5 lines deleted...]
-      <c r="T11" s="92"/>
+      <c r="N11" s="101"/>
+      <c r="O11" s="101"/>
+      <c r="P11" s="102"/>
+      <c r="Q11" s="101"/>
+      <c r="R11" s="101"/>
+      <c r="S11" s="101"/>
+      <c r="T11" s="102"/>
       <c r="U11" s="32"/>
-      <c r="V11" s="87"/>
-      <c r="W11" s="93"/>
+      <c r="V11" s="101"/>
+      <c r="W11" s="110"/>
       <c r="X11" s="31"/>
-      <c r="Y11" s="86"/>
+      <c r="Y11" s="105"/>
     </row>
     <row r="12" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="17">
         <v>6</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="13">
         <v>25</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="8">
         <f>C12-F12</f>
         <v>23</v>
       </c>
       <c r="F12" s="8">
         <v>2</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8"/>
       <c r="I12" s="8">
         <f>C12-J12</f>
         <v>25</v>
       </c>
       <c r="J12" s="8">
         <v>0</v>
       </c>
       <c r="K12" s="8">
         <v>0</v>
       </c>
       <c r="L12" s="68">
         <v>0</v>
       </c>
       <c r="M12" s="8">
         <v>2</v>
       </c>
-      <c r="N12" s="87"/>
-[...5 lines deleted...]
-      <c r="T12" s="92"/>
+      <c r="N12" s="101"/>
+      <c r="O12" s="101"/>
+      <c r="P12" s="102"/>
+      <c r="Q12" s="101"/>
+      <c r="R12" s="101"/>
+      <c r="S12" s="101"/>
+      <c r="T12" s="102"/>
       <c r="U12" s="33"/>
-      <c r="V12" s="87"/>
-      <c r="W12" s="92"/>
+      <c r="V12" s="101"/>
+      <c r="W12" s="102"/>
       <c r="X12" s="32"/>
-      <c r="Y12" s="87"/>
+      <c r="Y12" s="101"/>
     </row>
     <row r="13" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="17">
         <v>7</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="13">
         <v>25</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="8">
         <f>C13-F13</f>
         <v>23</v>
       </c>
       <c r="F13" s="8">
         <v>2</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8">
         <v>25</v>
       </c>
       <c r="J13" s="8">
         <v>0</v>
       </c>
       <c r="K13" s="8">
         <v>0</v>
       </c>
       <c r="L13" s="68">
         <v>0</v>
       </c>
       <c r="M13" s="21">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N13" s="34"/>
       <c r="O13" s="35"/>
       <c r="P13" s="34"/>
       <c r="Q13" s="34"/>
       <c r="R13" s="34"/>
       <c r="S13" s="34"/>
       <c r="T13" s="34"/>
       <c r="U13" s="34"/>
       <c r="V13" s="34"/>
       <c r="W13" s="34"/>
       <c r="X13" s="34"/>
     </row>
     <row r="14" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="36">
         <v>8</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="14">
         <v>8</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>20</v>
@@ -2109,131 +2111,134 @@
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="67">
         <v>0</v>
       </c>
       <c r="M15" s="70">
         <v>1</v>
       </c>
       <c r="N15" s="34"/>
       <c r="O15" s="35"/>
       <c r="P15" s="34"/>
       <c r="Q15" s="34"/>
       <c r="R15" s="34"/>
       <c r="S15" s="34"/>
       <c r="T15" s="34"/>
       <c r="U15" s="34"/>
       <c r="V15" s="34"/>
       <c r="W15" s="34"/>
       <c r="X15" s="34"/>
     </row>
     <row r="16" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="84" t="s">
+      <c r="A16" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="85"/>
+      <c r="B16" s="104"/>
       <c r="C16" s="24">
         <f>SUM(C11:C15)</f>
         <v>98</v>
       </c>
       <c r="D16" s="24"/>
       <c r="E16" s="24">
         <f>SUM(E11:E15)</f>
         <v>89</v>
       </c>
       <c r="F16" s="24">
         <f>SUM(F11:F15)</f>
         <v>9</v>
       </c>
       <c r="G16" s="24">
         <v>0</v>
       </c>
       <c r="H16" s="24"/>
       <c r="I16" s="24">
         <f>SUM(I11:I15)</f>
         <v>97</v>
       </c>
       <c r="J16" s="24">
         <f>SUM(J11:J15)</f>
         <v>1</v>
       </c>
       <c r="K16" s="24">
         <v>0</v>
       </c>
       <c r="L16" s="57">
         <v>0</v>
       </c>
       <c r="M16" s="73">
         <f>SUM(M12:M15)</f>
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N16" s="34"/>
       <c r="O16" s="35"/>
       <c r="P16" s="34"/>
       <c r="Q16" s="34"/>
       <c r="R16" s="34"/>
       <c r="S16" s="34"/>
       <c r="T16" s="34"/>
       <c r="U16" s="34"/>
       <c r="V16" s="34"/>
       <c r="W16" s="34"/>
       <c r="X16" s="34"/>
     </row>
     <row r="17" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="60"/>
       <c r="E17" s="47">
         <f>E16/C16*100</f>
         <v>90.816326530612244</v>
       </c>
       <c r="F17" s="47">
         <f>F16/C16*100</f>
         <v>9.183673469387756</v>
       </c>
       <c r="G17" s="47"/>
       <c r="H17" s="28"/>
       <c r="I17" s="49">
         <f>I16/C16*100</f>
         <v>98.979591836734699</v>
       </c>
       <c r="J17" s="49">
         <f>J16/C16*100</f>
         <v>1.0204081632653061</v>
       </c>
       <c r="K17" s="61"/>
       <c r="L17" s="51"/>
-      <c r="M17" s="51"/>
-[...1 lines deleted...]
-      <c r="O17" s="91"/>
+      <c r="M17" s="51">
+        <f>M16/C16*100</f>
+        <v>4.0816326530612246</v>
+      </c>
+      <c r="N17" s="108"/>
+      <c r="O17" s="109"/>
       <c r="P17" s="41"/>
       <c r="Q17" s="41"/>
       <c r="R17" s="41"/>
       <c r="S17" s="41"/>
       <c r="T17" s="41"/>
       <c r="U17" s="41"/>
       <c r="V17" s="41"/>
       <c r="W17" s="41"/>
       <c r="X17" s="41"/>
       <c r="Y17" s="42"/>
     </row>
     <row r="18" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="16">
         <v>10</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="7">
         <v>14</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="7">
@@ -2461,54 +2466,54 @@
         <v>1</v>
       </c>
       <c r="K22" s="8">
         <v>1</v>
       </c>
       <c r="L22" s="68">
         <v>0</v>
       </c>
       <c r="M22" s="10">
         <v>1</v>
       </c>
       <c r="N22" s="40"/>
       <c r="O22" s="40"/>
       <c r="P22" s="40"/>
       <c r="Q22" s="40"/>
       <c r="R22" s="40"/>
       <c r="S22" s="40"/>
       <c r="T22" s="40"/>
       <c r="U22" s="40"/>
       <c r="V22" s="40"/>
       <c r="W22" s="40"/>
       <c r="X22" s="40"/>
       <c r="Y22" s="40"/>
     </row>
     <row r="23" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="84" t="s">
+      <c r="A23" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="85"/>
+      <c r="B23" s="104"/>
       <c r="C23" s="24">
         <f>SUM(C18:C22)</f>
         <v>70</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="24">
         <f>SUM(E18:E22)</f>
         <v>53</v>
       </c>
       <c r="F23" s="24">
         <f>SUM(F18:F22)</f>
         <v>8</v>
       </c>
       <c r="G23" s="24">
         <v>0</v>
       </c>
       <c r="H23" s="24"/>
       <c r="I23" s="24">
         <f>SUM(I18:I22)</f>
         <v>57</v>
       </c>
       <c r="J23" s="24">
         <f>SUM(J18:J22)</f>
@@ -2541,51 +2546,54 @@
         <v>44</v>
       </c>
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="60"/>
       <c r="E24" s="47">
         <f>E23/C23*100</f>
         <v>75.714285714285708</v>
       </c>
       <c r="F24" s="47">
         <f>F23/C23*100</f>
         <v>11.428571428571429</v>
       </c>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47">
         <f>I23/C23*100</f>
         <v>81.428571428571431</v>
       </c>
       <c r="J24" s="47">
         <f>J23/C23*100</f>
         <v>4.2857142857142856</v>
       </c>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
-      <c r="M24" s="72"/>
+      <c r="M24" s="72">
+        <f>M23/C23*100</f>
+        <v>4.2857142857142856</v>
+      </c>
       <c r="N24" s="42"/>
       <c r="O24" s="42"/>
       <c r="P24" s="42"/>
       <c r="Q24" s="74"/>
       <c r="R24" s="42"/>
       <c r="S24" s="42"/>
       <c r="T24" s="42"/>
       <c r="U24" s="42"/>
       <c r="V24" s="42"/>
       <c r="W24" s="42"/>
       <c r="X24" s="42"/>
       <c r="Y24" s="42"/>
     </row>
     <row r="25" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="16">
         <v>15</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="7">
         <v>28</v>
       </c>
       <c r="D25" s="20" t="s">
         <v>35</v>
@@ -2820,54 +2828,54 @@
         <v>1</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="67">
         <v>0</v>
       </c>
       <c r="M29" s="70">
         <v>0</v>
       </c>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
       <c r="P29" s="40"/>
       <c r="Q29" s="40"/>
       <c r="R29" s="40"/>
       <c r="S29" s="40"/>
       <c r="T29" s="40"/>
       <c r="U29" s="40"/>
       <c r="V29" s="40"/>
       <c r="W29" s="40"/>
       <c r="X29" s="40"/>
       <c r="Y29" s="40"/>
     </row>
     <row r="30" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="B30" s="101"/>
+      <c r="B30" s="100"/>
       <c r="C30" s="24">
         <f>SUM(C25:C29)</f>
         <v>110</v>
       </c>
       <c r="D30" s="24"/>
       <c r="E30" s="24">
         <f>SUM(E25:E29)</f>
         <v>95</v>
       </c>
       <c r="F30" s="24">
         <f>SUM(F25:F29)</f>
         <v>10</v>
       </c>
       <c r="G30" s="24">
         <v>0</v>
       </c>
       <c r="H30" s="24"/>
       <c r="I30" s="24">
         <f>SUM(I25:I29)</f>
         <v>105</v>
       </c>
       <c r="J30" s="24">
         <f>SUM(J25:J29)</f>
         <v>5</v>
       </c>
@@ -3120,179 +3128,179 @@
       <c r="D39" s="38"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
       <c r="I39" s="39"/>
       <c r="J39" s="39"/>
       <c r="K39" s="39"/>
       <c r="L39" s="38"/>
       <c r="M39" s="38"/>
       <c r="N39" s="40"/>
       <c r="O39" s="40"/>
       <c r="P39" s="40"/>
       <c r="Q39" s="40"/>
       <c r="R39" s="40"/>
       <c r="S39" s="40"/>
       <c r="T39" s="40"/>
       <c r="U39" s="40"/>
       <c r="V39" s="40"/>
       <c r="W39" s="40"/>
       <c r="X39" s="40"/>
       <c r="Y39" s="40"/>
       <c r="Z39" s="40"/>
     </row>
     <row r="40" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="94" t="s">
+      <c r="A40" s="93" t="s">
         <v>49</v>
       </c>
-      <c r="B40" s="94"/>
-[...9 lines deleted...]
-      <c r="L40" s="94"/>
+      <c r="B40" s="93"/>
+      <c r="C40" s="93"/>
+      <c r="D40" s="93"/>
+      <c r="E40" s="93"/>
+      <c r="F40" s="93"/>
+      <c r="G40" s="93"/>
+      <c r="H40" s="93"/>
+      <c r="I40" s="93"/>
+      <c r="J40" s="93"/>
+      <c r="K40" s="93"/>
+      <c r="L40" s="93"/>
       <c r="M40" s="38"/>
       <c r="N40" s="40"/>
       <c r="O40" s="40"/>
       <c r="P40" s="40"/>
       <c r="Q40" s="40"/>
       <c r="R40" s="40"/>
       <c r="S40" s="40"/>
       <c r="T40" s="40"/>
       <c r="U40" s="40"/>
       <c r="V40" s="40"/>
       <c r="W40" s="40"/>
       <c r="X40" s="40"/>
       <c r="Y40" s="40"/>
     </row>
     <row r="41" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="95"/>
-[...10 lines deleted...]
-      <c r="L41" s="95"/>
+      <c r="A41" s="96"/>
+      <c r="B41" s="96"/>
+      <c r="C41" s="96"/>
+      <c r="D41" s="96"/>
+      <c r="E41" s="96"/>
+      <c r="F41" s="96"/>
+      <c r="G41" s="96"/>
+      <c r="H41" s="96"/>
+      <c r="I41" s="96"/>
+      <c r="J41" s="96"/>
+      <c r="K41" s="96"/>
+      <c r="L41" s="96"/>
       <c r="M41" s="38"/>
       <c r="N41" s="40"/>
       <c r="O41" s="40"/>
       <c r="P41" s="40"/>
       <c r="Q41" s="40"/>
       <c r="R41" s="40"/>
       <c r="S41" s="40"/>
       <c r="T41" s="40"/>
       <c r="U41" s="40"/>
       <c r="V41" s="40"/>
       <c r="W41" s="40"/>
       <c r="X41" s="40"/>
       <c r="Y41" s="40"/>
     </row>
     <row r="42" spans="1:28" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="96" t="s">
+      <c r="A42" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="B42" s="77" t="s">
+      <c r="B42" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="C42" s="98" t="s">
+      <c r="C42" s="97" t="s">
         <v>2</v>
       </c>
-      <c r="D42" s="77" t="s">
+      <c r="D42" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="E42" s="79" t="s">
+      <c r="E42" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="F42" s="80"/>
-      <c r="G42" s="81"/>
+      <c r="F42" s="89"/>
+      <c r="G42" s="90"/>
       <c r="H42" s="45"/>
-      <c r="I42" s="79" t="s">
+      <c r="I42" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="J42" s="80"/>
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="J42" s="89"/>
+      <c r="K42" s="89"/>
+      <c r="L42" s="89"/>
+      <c r="M42" s="115" t="s">
+        <v>47</v>
       </c>
       <c r="N42" s="40"/>
       <c r="O42" s="40"/>
       <c r="P42" s="40"/>
       <c r="Q42" s="40"/>
       <c r="R42" s="40"/>
       <c r="S42" s="40"/>
       <c r="T42" s="40"/>
       <c r="U42" s="40"/>
       <c r="V42" s="40"/>
       <c r="W42" s="40"/>
       <c r="X42" s="40"/>
       <c r="Y42" s="40"/>
     </row>
     <row r="43" spans="1:28" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="97"/>
-[...2 lines deleted...]
-      <c r="D43" s="78"/>
+      <c r="A43" s="112"/>
+      <c r="B43" s="92"/>
+      <c r="C43" s="98"/>
+      <c r="D43" s="92"/>
       <c r="E43" s="52" t="s">
         <v>8</v>
       </c>
       <c r="F43" s="53" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="53" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="53" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="53" t="s">
         <v>8</v>
       </c>
       <c r="J43" s="53" t="s">
         <v>11</v>
       </c>
       <c r="K43" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="L43" s="108" t="s">
+      <c r="L43" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="M43" s="111"/>
+      <c r="M43" s="116"/>
       <c r="N43" s="40"/>
       <c r="O43" s="40"/>
-      <c r="P43" s="112"/>
+      <c r="P43" s="79"/>
       <c r="Q43" s="40"/>
       <c r="R43" s="40"/>
       <c r="S43" s="40"/>
       <c r="T43" s="40"/>
       <c r="U43" s="40"/>
       <c r="V43" s="40"/>
       <c r="W43" s="40"/>
       <c r="X43" s="40"/>
       <c r="Y43" s="40"/>
     </row>
     <row r="44" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="20">
         <v>1</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="7">
         <f>C9</f>
         <v>119</v>
       </c>
       <c r="D44" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="7">
@@ -3301,325 +3309,325 @@
       </c>
       <c r="F44" s="7">
         <f>F9</f>
         <v>11</v>
       </c>
       <c r="G44" s="7">
         <v>0</v>
       </c>
       <c r="H44" s="7">
         <v>0</v>
       </c>
       <c r="I44" s="7">
         <f>I9</f>
         <v>113</v>
       </c>
       <c r="J44" s="7">
         <f>J9</f>
         <v>6</v>
       </c>
       <c r="K44" s="8">
         <v>0</v>
       </c>
       <c r="L44" s="66">
         <v>0</v>
       </c>
-      <c r="M44" s="113">
+      <c r="M44" s="80">
         <v>1</v>
       </c>
       <c r="R44" s="59"/>
     </row>
     <row r="45" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="9">
         <v>2</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C45" s="21">
         <f>C16</f>
         <v>98</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="21">
         <f>E16</f>
         <v>89</v>
       </c>
       <c r="F45" s="21">
         <f>F16</f>
         <v>9</v>
       </c>
       <c r="G45" s="21">
         <v>0</v>
       </c>
       <c r="H45" s="21">
         <v>0</v>
       </c>
       <c r="I45" s="21">
         <f>I16</f>
         <v>97</v>
       </c>
       <c r="J45" s="21">
         <f>J16</f>
         <v>1</v>
       </c>
       <c r="K45" s="9">
         <v>0</v>
       </c>
       <c r="L45" s="66">
         <v>0</v>
       </c>
-      <c r="M45" s="114">
-        <v>6</v>
+      <c r="M45" s="81">
+        <v>4</v>
       </c>
       <c r="R45" s="59"/>
     </row>
     <row r="46" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="9">
         <v>3</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C46" s="8">
         <f>C23</f>
         <v>70</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E46" s="8">
         <f>E23</f>
         <v>53</v>
       </c>
       <c r="F46" s="8">
         <f>F23</f>
         <v>8</v>
       </c>
       <c r="G46" s="8">
         <v>0</v>
       </c>
       <c r="H46" s="8">
         <v>0</v>
       </c>
       <c r="I46" s="8">
         <f>I23</f>
         <v>57</v>
       </c>
       <c r="J46" s="8">
         <f>J23</f>
         <v>3</v>
       </c>
       <c r="K46" s="14">
         <v>0</v>
       </c>
       <c r="L46" s="68">
         <v>0</v>
       </c>
-      <c r="M46" s="114">
+      <c r="M46" s="81">
         <v>3</v>
       </c>
       <c r="R46" s="59"/>
     </row>
     <row r="47" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="75">
         <v>4</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="8">
         <f>C30</f>
         <v>110</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E47" s="8">
         <f>E30</f>
         <v>95</v>
       </c>
       <c r="F47" s="8">
         <f>F30</f>
         <v>10</v>
       </c>
       <c r="G47" s="8">
         <v>0</v>
       </c>
       <c r="H47" s="8">
         <v>0</v>
       </c>
       <c r="I47" s="10">
         <f>I30</f>
         <v>105</v>
       </c>
       <c r="J47" s="8">
         <f>J30</f>
         <v>5</v>
       </c>
       <c r="K47" s="9">
         <v>0</v>
       </c>
       <c r="L47" s="68">
         <v>0</v>
       </c>
-      <c r="M47" s="115">
+      <c r="M47" s="82">
         <v>0</v>
       </c>
       <c r="R47" s="59"/>
     </row>
     <row r="48" spans="1:28" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="82" t="s">
+      <c r="A48" s="113" t="s">
         <v>26</v>
       </c>
-      <c r="B48" s="83"/>
+      <c r="B48" s="114"/>
       <c r="C48" s="25">
         <f>SUM(C44:C47)</f>
         <v>397</v>
       </c>
       <c r="D48" s="25"/>
       <c r="E48" s="25">
         <f>SUM(E44:E47)</f>
         <v>345</v>
       </c>
       <c r="F48" s="25">
         <f>SUM(F44:F47)</f>
         <v>38</v>
       </c>
       <c r="G48" s="25">
         <v>0</v>
       </c>
       <c r="H48" s="25">
         <v>0</v>
       </c>
       <c r="I48" s="26">
         <f>SUM(I44:I47)</f>
         <v>372</v>
       </c>
       <c r="J48" s="25">
         <f>SUM(J44:J47)</f>
         <v>15</v>
       </c>
       <c r="K48" s="27">
         <v>0</v>
       </c>
-      <c r="L48" s="109">
-[...2 lines deleted...]
-      <c r="M48" s="116">
+      <c r="L48" s="78">
+        <v>0</v>
+      </c>
+      <c r="M48" s="83">
         <f>SUM(M44:M47)</f>
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="R48" s="59"/>
     </row>
     <row r="49" spans="1:18" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="88" t="s">
+      <c r="A49" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="B49" s="88"/>
-[...1 lines deleted...]
-      <c r="D49" s="89"/>
+      <c r="B49" s="106"/>
+      <c r="C49" s="106"/>
+      <c r="D49" s="107"/>
       <c r="E49" s="30">
         <f>E48/C48*100</f>
         <v>86.901763224181366</v>
       </c>
       <c r="F49" s="30">
         <f>F48/C48*100</f>
         <v>9.5717884130982362</v>
       </c>
       <c r="G49" s="30">
         <v>0</v>
       </c>
       <c r="H49" s="30">
         <f>H48/C48*100</f>
         <v>0</v>
       </c>
       <c r="I49" s="30">
         <f>I48/C48*100</f>
         <v>93.702770780856426</v>
       </c>
       <c r="J49" s="30">
         <f>J48/C48*100</f>
         <v>3.7783375314861463</v>
       </c>
       <c r="K49" s="25">
         <v>0</v>
       </c>
       <c r="L49" s="51">
         <f>L48/C48*100</f>
         <v>0</v>
       </c>
-      <c r="M49" s="116">
+      <c r="M49" s="83">
         <f>M48/C48*100</f>
-        <v>2.518891687657431</v>
+        <v>2.0151133501259446</v>
       </c>
       <c r="R49" s="59"/>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="I54" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="M3:M4"/>
-[...14 lines deleted...]
-    <mergeCell ref="T11:T12"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="I42:L42"/>
+    <mergeCell ref="A48:B48"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="Y11:Y12"/>
     <mergeCell ref="A49:D49"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="O11:O12"/>
     <mergeCell ref="P11:P12"/>
     <mergeCell ref="Q11:Q12"/>
     <mergeCell ref="W11:W12"/>
     <mergeCell ref="A40:L40"/>
     <mergeCell ref="A41:L41"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B43"/>
     <mergeCell ref="C42:C43"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="M42:M43"/>
-    <mergeCell ref="D42:D43"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="R11:R12"/>
+    <mergeCell ref="S11:S12"/>
+    <mergeCell ref="V11:V12"/>
+    <mergeCell ref="T11:T12"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="I3:K3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="D3:D4"/>
   </mergeCells>
   <phoneticPr fontId="21" type="noConversion"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>tháng 9</vt:lpstr>